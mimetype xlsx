--- v0 (2025-12-14)
+++ v1 (2026-10-23)
@@ -34,85 +34,85 @@
   <x:bookViews>
     <x:workbookView xWindow="615" yWindow="3435" windowWidth="33135" windowHeight="15345" firstSheet="0" activeTab="0" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="162913"/>
   <x:extLst>
     <x:ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Historical Fund Characteristics</x:t>
   </x:si>
   <x:si>
     <x:t>Fund Name:</x:t>
   </x:si>
   <x:si>
-    <x:t>DWS Government Money Market Series Institutional</x:t>
+    <x:t>Ticker:</x:t>
   </x:si>
   <x:si>
-    <x:t>Ticker:</x:t>
+    <x:t>As of:</x:t>
+  </x:si>
+  <x:si>
+    <x:t>© 2026 DWS. All rights reserved.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The table/report provides the percentage of historical daily and weekly liquid assets, net shareholder flows, and shadow NAV for our money market funds. This is provided for shareholder information purposes only. The percentage of the daily and weekly liquid assets, net shareholder flows, and shadow NAV of the funds may change from day to day.
+A money market fund's shadow price is the NAV per share most recently calculated using available market quotations (or an appropriate substitute that reflects current market conditions). In other words, it is the NAV that reflects the current market value of the securities the fund owns, rather than the amortized cost of those securities. SEC rules permit a money market fund to value its securities at cost and spread out (or amortize) any discounts given or premiums paid on the securities when the fund acquired them. SEC rules also permit a fund to round the cost-based NAV to the nearest penny per share. Both of these provisions, combined with the strict limits on money market fund investments under SEC rules, enable a money market fund to maintain a stable NAV, typically $1 per share.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Date</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DWS Government Money Market Series Institutional</x:t>
   </x:si>
   <x:si>
     <x:t>ICAXX</x:t>
   </x:si>
   <x:si>
-    <x:t>As of:</x:t>
-[...5 lines deleted...]
-    <x:t>Date</x:t>
+    <x:t>10/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>$ Daily net shareholder flows</x:t>
   </x:si>
   <x:si>
     <x:t>% Daily liquid assets</x:t>
   </x:si>
   <x:si>
     <x:t>% Weekly liquid assets</x:t>
   </x:si>
   <x:si>
     <x:t>$ Shadow NAV</x:t>
-  </x:si>
-[...5 lines deleted...]
-A money market fund's shadow price is the NAV per share most recently calculated using available market quotations (or an appropriate substitute that reflects current market conditions). In other words, it is the NAV that reflects the current market value of the securities the fund owns, rather than the amortized cost of those securities. SEC rules permit a money market fund to value its securities at cost and spread out (or amortize) any discounts given or premiums paid on the securities when the fund acquired them. SEC rules also permit a fund to round the cost-based NAV to the nearest penny per share. Both of these provisions, combined with the strict limits on money market fund investments under SEC rules, enable a money market fund to maintain a stable NAV, typically $1 per share.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" mc:Ignorable="x14ac x16r2 xr">
   <x:numFmts count="5">
     <x:numFmt numFmtId="0" formatCode=""/>
     <x:numFmt numFmtId="164" formatCode="MM/dd/yy"/>
     <x:numFmt numFmtId="165" formatCode="#,##0.00"/>
     <x:numFmt numFmtId="166" formatCode="0.00"/>
     <x:numFmt numFmtId="167" formatCode="0.0000"/>
   </x:numFmts>
   <x:fonts count="4" x14ac:knownFonts="1">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF6E7878"/>
       <x:name val="Arial"/>
       <x:family val="2"/>
     </x:font>
     <x:font>
       <x:sz val="14"/>
       <x:color rgb="FF6E7878"/>
       <x:name val="Arial"/>
       <x:family val="2"/>
@@ -702,2296 +702,2296 @@
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="60" customHeight="1" x14ac:dyDescent="0.2">
       <x:c r="B1" s="15"/>
       <x:c r="C1" s="16"/>
       <x:c r="D1" s="17"/>
       <x:c r="E1" s="17"/>
       <x:c r="F1" s="18"/>
     </x:row>
     <x:row r="3" spans="1:10" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
       <x:c r="B3" s="19" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="C3" s="20"/>
       <x:c r="D3" s="21"/>
       <x:c r="E3" s="21"/>
       <x:c r="F3" s="22"/>
       <x:c r="G3" s="3"/>
       <x:c r="H3" s="3"/>
     </x:row>
     <x:row r="5" spans="1:10" x14ac:dyDescent="0.2">
       <x:c r="B5" s="23" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C5" s="12" t="s">
-        <x:v>2</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="D5" s="13"/>
       <x:c r="E5" s="13"/>
       <x:c r="F5" s="14"/>
     </x:row>
     <x:row r="6" spans="1:10" x14ac:dyDescent="0.2">
       <x:c r="B6" s="23" t="s">
-        <x:v>3</x:v>
+        <x:v>2</x:v>
       </x:c>
       <x:c r="C6" s="12" t="s">
-        <x:v>4</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D6" s="13"/>
       <x:c r="E6" s="13"/>
       <x:c r="F6" s="14"/>
     </x:row>
     <x:row r="7" spans="1:10" x14ac:dyDescent="0.2">
       <x:c r="B7" s="23" t="s">
-        <x:v>5</x:v>
+        <x:v>3</x:v>
       </x:c>
       <x:c r="C7" s="24" t="s">
-        <x:v>6</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="D7" s="25"/>
       <x:c r="E7" s="25"/>
       <x:c r="F7" s="26"/>
       <x:c r="G7" s="2"/>
       <x:c r="H7" s="2"/>
     </x:row>
     <x:row r="10" spans="1:10">
       <x:c r="B10" s="11" t="s">
-        <x:v>7</x:v>
+        <x:v>6</x:v>
       </x:c>
       <x:c r="C10" s="12" t="s">
-        <x:v>8</x:v>
+        <x:v>10</x:v>
       </x:c>
       <x:c r="D10" s="13" t="s">
-        <x:v>9</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="E10" s="13" t="s">
-        <x:v>10</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s">
-        <x:v>11</x:v>
+        <x:v>13</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10">
       <x:c r="B11" s="11">
-        <x:v>46002</x:v>
+        <x:v>46316</x:v>
       </x:c>
       <x:c r="C11" s="12">
-        <x:v>1865866697.46</x:v>
+        <x:v>1325163189.68</x:v>
       </x:c>
       <x:c r="D11" s="13">
-        <x:v>70.92</x:v>
+        <x:v>66.76</x:v>
       </x:c>
       <x:c r="E11" s="13">
-        <x:v>77.34</x:v>
+        <x:v>69.19</x:v>
       </x:c>
       <x:c r="F11" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10">
       <x:c r="B12" s="11">
-        <x:v>46001</x:v>
+        <x:v>46315</x:v>
       </x:c>
       <x:c r="C12" s="12">
-        <x:v>-486431323.74</x:v>
+        <x:v>1791522532.5</x:v>
       </x:c>
       <x:c r="D12" s="13">
-        <x:v>69.21</x:v>
+        <x:v>65.5</x:v>
       </x:c>
       <x:c r="E12" s="13">
-        <x:v>76.01</x:v>
+        <x:v>68.03</x:v>
       </x:c>
       <x:c r="F12" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10">
       <x:c r="B13" s="11">
-        <x:v>46000</x:v>
+        <x:v>46314</x:v>
       </x:c>
       <x:c r="C13" s="12">
-        <x:v>-2477626347.06</x:v>
+        <x:v>1065690421.17</x:v>
       </x:c>
       <x:c r="D13" s="13">
-        <x:v>69.61</x:v>
+        <x:v>65.71</x:v>
       </x:c>
       <x:c r="E13" s="13">
-        <x:v>76.89</x:v>
+        <x:v>68.8</x:v>
       </x:c>
       <x:c r="F13" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10">
       <x:c r="B14" s="11">
-        <x:v>45999</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="C14" s="12">
-        <x:v>447060000.53</x:v>
+        <x:v>-1374885030.12</x:v>
       </x:c>
       <x:c r="D14" s="13">
-        <x:v>71.33</x:v>
+        <x:v>66.15</x:v>
       </x:c>
       <x:c r="E14" s="13">
-        <x:v>78.25</x:v>
+        <x:v>69.36</x:v>
       </x:c>
       <x:c r="F14" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10">
       <x:c r="B15" s="11">
-        <x:v>45996</x:v>
+        <x:v>46310</x:v>
       </x:c>
       <x:c r="C15" s="12">
-        <x:v>-2255050497.29</x:v>
+        <x:v>-1727785642.28</x:v>
       </x:c>
       <x:c r="D15" s="13">
-        <x:v>70.94</x:v>
+        <x:v>67.37</x:v>
       </x:c>
       <x:c r="E15" s="13">
-        <x:v>77.19</x:v>
+        <x:v>70.34</x:v>
       </x:c>
       <x:c r="F15" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10">
       <x:c r="B16" s="11">
-        <x:v>45995</x:v>
+        <x:v>46309</x:v>
       </x:c>
       <x:c r="C16" s="12">
-        <x:v>557809198.98</x:v>
+        <x:v>-30701607.19</x:v>
       </x:c>
       <x:c r="D16" s="13">
-        <x:v>72.95</x:v>
+        <x:v>68.68</x:v>
       </x:c>
       <x:c r="E16" s="13">
-        <x:v>78.82</x:v>
+        <x:v>71.93</x:v>
       </x:c>
       <x:c r="F16" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10">
       <x:c r="B17" s="11">
-        <x:v>45994</x:v>
+        <x:v>46308</x:v>
       </x:c>
       <x:c r="C17" s="12">
-        <x:v>3640366522.93</x:v>
+        <x:v>3590751877.24</x:v>
       </x:c>
       <x:c r="D17" s="13">
-        <x:v>72.84</x:v>
+        <x:v>69.79</x:v>
       </x:c>
       <x:c r="E17" s="13">
-        <x:v>78.74</x:v>
+        <x:v>73.1</x:v>
       </x:c>
       <x:c r="F17" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10">
       <x:c r="B18" s="11">
-        <x:v>45993</x:v>
+        <x:v>46307</x:v>
       </x:c>
       <x:c r="C18" s="12">
-        <x:v>-1814536300.46</x:v>
+        <x:v>-267559.09</x:v>
       </x:c>
       <x:c r="D18" s="13">
-        <x:v>70.73</x:v>
+        <x:v>66.98</x:v>
       </x:c>
       <x:c r="E18" s="13">
-        <x:v>76.11</x:v>
+        <x:v>70.59</x:v>
       </x:c>
       <x:c r="F18" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10">
       <x:c r="B19" s="11">
-        <x:v>45992</x:v>
+        <x:v>46304</x:v>
       </x:c>
       <x:c r="C19" s="12">
-        <x:v>4799536418.87</x:v>
+        <x:v>-2004140825.91</x:v>
       </x:c>
       <x:c r="D19" s="13">
-        <x:v>72.26</x:v>
+        <x:v>66.99</x:v>
       </x:c>
       <x:c r="E19" s="13">
-        <x:v>77.36</x:v>
+        <x:v>70.59</x:v>
       </x:c>
       <x:c r="F19" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10">
       <x:c r="B20" s="11">
-        <x:v>45989</x:v>
+        <x:v>46303</x:v>
       </x:c>
       <x:c r="C20" s="12">
-        <x:v>268406420.11</x:v>
+        <x:v>-1853376960.33</x:v>
       </x:c>
       <x:c r="D20" s="13">
-        <x:v>68.17</x:v>
+        <x:v>68.39</x:v>
       </x:c>
       <x:c r="E20" s="13">
-        <x:v>74.02</x:v>
+        <x:v>71.84</x:v>
       </x:c>
       <x:c r="F20" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10">
       <x:c r="B21" s="11">
-        <x:v>45987</x:v>
+        <x:v>46302</x:v>
       </x:c>
       <x:c r="C21" s="12">
-        <x:v>-1065431132.31</x:v>
+        <x:v>-1316021319.53</x:v>
       </x:c>
       <x:c r="D21" s="13">
-        <x:v>67.89</x:v>
+        <x:v>71.17</x:v>
       </x:c>
       <x:c r="E21" s="13">
-        <x:v>73.79</x:v>
+        <x:v>73.92</x:v>
       </x:c>
       <x:c r="F21" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10">
       <x:c r="B22" s="11">
-        <x:v>45986</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="C22" s="12">
-        <x:v>-530269637.77</x:v>
+        <x:v>1642493239.86</x:v>
       </x:c>
       <x:c r="D22" s="13">
-        <x:v>69</x:v>
+        <x:v>73.42</x:v>
       </x:c>
       <x:c r="E22" s="13">
-        <x:v>74.7</x:v>
+        <x:v>76.12</x:v>
       </x:c>
       <x:c r="F22" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10">
       <x:c r="B23" s="11">
-        <x:v>45985</x:v>
+        <x:v>46300</x:v>
       </x:c>
       <x:c r="C23" s="12">
-        <x:v>1639406227.63</x:v>
+        <x:v>373316253.26</x:v>
       </x:c>
       <x:c r="D23" s="13">
-        <x:v>70.36</x:v>
+        <x:v>73.44</x:v>
       </x:c>
       <x:c r="E23" s="13">
-        <x:v>75.8</x:v>
+        <x:v>76.24</x:v>
       </x:c>
       <x:c r="F23" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10">
       <x:c r="B24" s="11">
-        <x:v>45982</x:v>
+        <x:v>46297</x:v>
       </x:c>
       <x:c r="C24" s="12">
-        <x:v>-636433166.49</x:v>
+        <x:v>804599882.44</x:v>
       </x:c>
       <x:c r="D24" s="13">
-        <x:v>68.86</x:v>
+        <x:v>72.89</x:v>
       </x:c>
       <x:c r="E24" s="13">
-        <x:v>74.72</x:v>
+        <x:v>75.78</x:v>
       </x:c>
       <x:c r="F24" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10">
       <x:c r="B25" s="11">
-        <x:v>45981</x:v>
+        <x:v>46296</x:v>
       </x:c>
       <x:c r="C25" s="12">
-        <x:v>-3071055016.12</x:v>
+        <x:v>2188588238.62</x:v>
       </x:c>
       <x:c r="D25" s="13">
-        <x:v>69.98</x:v>
+        <x:v>72.33</x:v>
       </x:c>
       <x:c r="E25" s="13">
-        <x:v>75.09</x:v>
+        <x:v>75.25</x:v>
       </x:c>
       <x:c r="F25" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10">
       <x:c r="B26" s="11">
-        <x:v>45980</x:v>
+        <x:v>46295</x:v>
       </x:c>
       <x:c r="C26" s="12">
-        <x:v>-291952844.13</x:v>
+        <x:v>746779727.78</x:v>
       </x:c>
       <x:c r="D26" s="13">
-        <x:v>73.23</x:v>
+        <x:v>71.2</x:v>
       </x:c>
       <x:c r="E26" s="13">
-        <x:v>77.91</x:v>
+        <x:v>74.24</x:v>
       </x:c>
       <x:c r="F26" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10">
       <x:c r="B27" s="11">
-        <x:v>45979</x:v>
+        <x:v>46294</x:v>
       </x:c>
       <x:c r="C27" s="12">
-        <x:v>-226885750.7</x:v>
+        <x:v>-2639582786.11</x:v>
       </x:c>
       <x:c r="D27" s="13">
-        <x:v>73.47</x:v>
+        <x:v>72.03</x:v>
       </x:c>
       <x:c r="E27" s="13">
-        <x:v>78.11</x:v>
+        <x:v>75.08</x:v>
       </x:c>
       <x:c r="F27" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10">
       <x:c r="B28" s="11">
-        <x:v>45978</x:v>
+        <x:v>46293</x:v>
       </x:c>
       <x:c r="C28" s="12">
-        <x:v>-739546116.93</x:v>
+        <x:v>3301923782.36</x:v>
       </x:c>
       <x:c r="D28" s="13">
-        <x:v>73.65</x:v>
+        <x:v>75.85</x:v>
       </x:c>
       <x:c r="E28" s="13">
-        <x:v>78.26</x:v>
+        <x:v>78.72</x:v>
       </x:c>
       <x:c r="F28" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10">
       <x:c r="B29" s="11">
-        <x:v>45975</x:v>
+        <x:v>46290</x:v>
       </x:c>
       <x:c r="C29" s="12">
-        <x:v>-1189263856.83</x:v>
+        <x:v>1528971489.14</x:v>
       </x:c>
       <x:c r="D29" s="13">
-        <x:v>74.19</x:v>
+        <x:v>76.22</x:v>
       </x:c>
       <x:c r="E29" s="13">
-        <x:v>77.73</x:v>
+        <x:v>79.3</x:v>
       </x:c>
       <x:c r="F29" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10">
       <x:c r="B30" s="11">
-        <x:v>45974</x:v>
+        <x:v>46289</x:v>
       </x:c>
       <x:c r="C30" s="12">
-        <x:v>887277360.36</x:v>
+        <x:v>53674829.89</x:v>
       </x:c>
       <x:c r="D30" s="13">
-        <x:v>75.64</x:v>
+        <x:v>76.2</x:v>
       </x:c>
       <x:c r="E30" s="13">
-        <x:v>79.07</x:v>
+        <x:v>78.66</x:v>
       </x:c>
       <x:c r="F30" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10">
       <x:c r="B31" s="11">
-        <x:v>45973</x:v>
+        <x:v>46288</x:v>
       </x:c>
       <x:c r="C31" s="12">
-        <x:v>789588485.06</x:v>
+        <x:v>2539869714.17</x:v>
       </x:c>
       <x:c r="D31" s="13">
-        <x:v>76.11</x:v>
+        <x:v>75.97</x:v>
       </x:c>
       <x:c r="E31" s="13">
-        <x:v>78.02</x:v>
+        <x:v>78.44</x:v>
       </x:c>
       <x:c r="F31" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10">
       <x:c r="B32" s="11">
-        <x:v>45972</x:v>
+        <x:v>46287</x:v>
       </x:c>
       <x:c r="C32" s="12">
-        <x:v>1577266.84</x:v>
+        <x:v>1491694474.15</x:v>
       </x:c>
       <x:c r="D32" s="13">
-        <x:v>75.91</x:v>
+        <x:v>75.75</x:v>
       </x:c>
       <x:c r="E32" s="13">
-        <x:v>77.84</x:v>
+        <x:v>78.42</x:v>
       </x:c>
       <x:c r="F32" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10">
       <x:c r="B33" s="11">
-        <x:v>45971</x:v>
+        <x:v>46286</x:v>
       </x:c>
       <x:c r="C33" s="12">
-        <x:v>1334812377.43</x:v>
+        <x:v>3868736883.81</x:v>
       </x:c>
       <x:c r="D33" s="13">
-        <x:v>75.92</x:v>
+        <x:v>74.47</x:v>
       </x:c>
       <x:c r="E33" s="13">
-        <x:v>77.84</x:v>
+        <x:v>77.24</x:v>
       </x:c>
       <x:c r="F33" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10">
       <x:c r="B34" s="11">
-        <x:v>45968</x:v>
+        <x:v>46283</x:v>
       </x:c>
       <x:c r="C34" s="12">
-        <x:v>82058967.47</x:v>
+        <x:v>-2497415244.36</x:v>
       </x:c>
       <x:c r="D34" s="13">
-        <x:v>74.35</x:v>
+        <x:v>72.43</x:v>
       </x:c>
       <x:c r="E34" s="13">
-        <x:v>77.29</x:v>
+        <x:v>75.42</x:v>
       </x:c>
       <x:c r="F34" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9996</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10">
       <x:c r="B35" s="11">
-        <x:v>45967</x:v>
+        <x:v>46282</x:v>
       </x:c>
       <x:c r="C35" s="12">
-        <x:v>-124389009.69</x:v>
+        <x:v>1587707077.4</x:v>
       </x:c>
       <x:c r="D35" s="13">
-        <x:v>73.94</x:v>
+        <x:v>74.3</x:v>
       </x:c>
       <x:c r="E35" s="13">
-        <x:v>75.96</x:v>
+        <x:v>76.34</x:v>
       </x:c>
       <x:c r="F35" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10">
       <x:c r="B36" s="11">
-        <x:v>45966</x:v>
+        <x:v>46281</x:v>
       </x:c>
       <x:c r="C36" s="12">
-        <x:v>232936208.71</x:v>
+        <x:v>-1473800842.65</x:v>
       </x:c>
       <x:c r="D36" s="13">
-        <x:v>74.03</x:v>
+        <x:v>71.15</x:v>
       </x:c>
       <x:c r="E36" s="13">
-        <x:v>76.04</x:v>
+        <x:v>75.4</x:v>
       </x:c>
       <x:c r="F36" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9996</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10">
       <x:c r="B37" s="11">
-        <x:v>45965</x:v>
+        <x:v>46280</x:v>
       </x:c>
       <x:c r="C37" s="12">
-        <x:v>-1836658370.38</x:v>
+        <x:v>482672100.26</x:v>
       </x:c>
       <x:c r="D37" s="13">
-        <x:v>73.4</x:v>
+        <x:v>72.75</x:v>
       </x:c>
       <x:c r="E37" s="13">
-        <x:v>75.92</x:v>
+        <x:v>76.85</x:v>
       </x:c>
       <x:c r="F37" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10">
       <x:c r="B38" s="11">
-        <x:v>45964</x:v>
+        <x:v>46279</x:v>
       </x:c>
       <x:c r="C38" s="12">
-        <x:v>4198660993.83</x:v>
+        <x:v>-2535282557.05</x:v>
       </x:c>
       <x:c r="D38" s="13">
-        <x:v>75.84</x:v>
+        <x:v>72.38</x:v>
       </x:c>
       <x:c r="E38" s="13">
-        <x:v>77.85</x:v>
+        <x:v>76.53</x:v>
       </x:c>
       <x:c r="F38" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10">
       <x:c r="B39" s="11">
-        <x:v>45961</x:v>
+        <x:v>46276</x:v>
       </x:c>
       <x:c r="C39" s="12">
-        <x:v>-3325559747.95</x:v>
+        <x:v>-2319842950.37</x:v>
       </x:c>
       <x:c r="D39" s="13">
-        <x:v>72.63</x:v>
+        <x:v>74.18</x:v>
       </x:c>
       <x:c r="E39" s="13">
-        <x:v>74.28</x:v>
+        <x:v>78.07</x:v>
       </x:c>
       <x:c r="F39" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10">
       <x:c r="B40" s="11">
-        <x:v>45960</x:v>
+        <x:v>46275</x:v>
       </x:c>
       <x:c r="C40" s="12">
-        <x:v>4364630129.21</x:v>
+        <x:v>-114265688.3</x:v>
       </x:c>
       <x:c r="D40" s="13">
-        <x:v>75.26</x:v>
+        <x:v>75.3</x:v>
       </x:c>
       <x:c r="E40" s="13">
-        <x:v>76.75</x:v>
+        <x:v>78.95</x:v>
       </x:c>
       <x:c r="F40" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10">
       <x:c r="B41" s="11">
-        <x:v>45959</x:v>
+        <x:v>46274</x:v>
       </x:c>
       <x:c r="C41" s="12">
-        <x:v>-1109833430.08</x:v>
+        <x:v>721709803.98</x:v>
       </x:c>
       <x:c r="D41" s="13">
-        <x:v>71.23</x:v>
+        <x:v>74.47</x:v>
       </x:c>
       <x:c r="E41" s="13">
-        <x:v>73.29</x:v>
+        <x:v>79.01</x:v>
       </x:c>
       <x:c r="F41" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10">
       <x:c r="B42" s="11">
-        <x:v>45958</x:v>
+        <x:v>46273</x:v>
       </x:c>
       <x:c r="C42" s="12">
-        <x:v>-2336301544.45</x:v>
+        <x:v>1812806816.95</x:v>
       </x:c>
       <x:c r="D42" s="13">
-        <x:v>71.69</x:v>
+        <x:v>73.71</x:v>
       </x:c>
       <x:c r="E42" s="13">
-        <x:v>73.68</x:v>
+        <x:v>78.64</x:v>
       </x:c>
       <x:c r="F42" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10">
       <x:c r="B43" s="11">
-        <x:v>45957</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="C43" s="12">
-        <x:v>-279368365.08</x:v>
+        <x:v>-1429673727.87</x:v>
       </x:c>
       <x:c r="D43" s="13">
-        <x:v>74.02</x:v>
+        <x:v>72.44</x:v>
       </x:c>
       <x:c r="E43" s="13">
-        <x:v>75.33</x:v>
+        <x:v>76.79</x:v>
       </x:c>
       <x:c r="F43" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10">
       <x:c r="B44" s="11">
-        <x:v>45954</x:v>
+        <x:v>46268</x:v>
       </x:c>
       <x:c r="C44" s="12">
-        <x:v>679821609.32</x:v>
+        <x:v>-853393014.87</x:v>
       </x:c>
       <x:c r="D44" s="13">
-        <x:v>74.66</x:v>
+        <x:v>73.44</x:v>
       </x:c>
       <x:c r="E44" s="13">
-        <x:v>75.93</x:v>
+        <x:v>77.64</x:v>
       </x:c>
       <x:c r="F44" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10">
       <x:c r="B45" s="11">
-        <x:v>45953</x:v>
+        <x:v>46267</x:v>
       </x:c>
       <x:c r="C45" s="12">
-        <x:v>-2110431596.65</x:v>
+        <x:v>-253237914.84</x:v>
       </x:c>
       <x:c r="D45" s="13">
-        <x:v>73.38</x:v>
+        <x:v>73.54</x:v>
       </x:c>
       <x:c r="E45" s="13">
-        <x:v>74.72</x:v>
+        <x:v>77.19</x:v>
       </x:c>
       <x:c r="F45" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10">
       <x:c r="B46" s="11">
-        <x:v>45952</x:v>
+        <x:v>46266</x:v>
       </x:c>
       <x:c r="C46" s="12">
-        <x:v>-1636827588.12</x:v>
+        <x:v>2834404505.26</x:v>
       </x:c>
       <x:c r="D46" s="13">
-        <x:v>75.02</x:v>
+        <x:v>73.2</x:v>
       </x:c>
       <x:c r="E46" s="13">
-        <x:v>76.28</x:v>
+        <x:v>77.02</x:v>
       </x:c>
       <x:c r="F46" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10">
       <x:c r="B47" s="11">
-        <x:v>45951</x:v>
+        <x:v>46265</x:v>
       </x:c>
       <x:c r="C47" s="12">
-        <x:v>-273579139.74</x:v>
+        <x:v>-2392967008.74</x:v>
       </x:c>
       <x:c r="D47" s="13">
-        <x:v>76.16</x:v>
+        <x:v>71.28</x:v>
       </x:c>
       <x:c r="E47" s="13">
-        <x:v>77.36</x:v>
+        <x:v>75.37</x:v>
       </x:c>
       <x:c r="F47" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10">
       <x:c r="B48" s="11">
-        <x:v>45950</x:v>
+        <x:v>46262</x:v>
       </x:c>
       <x:c r="C48" s="12">
-        <x:v>-1236136471.11</x:v>
+        <x:v>963925159.28</x:v>
       </x:c>
       <x:c r="D48" s="13">
-        <x:v>76.34</x:v>
+        <x:v>72.95</x:v>
       </x:c>
       <x:c r="E48" s="13">
-        <x:v>77.53</x:v>
+        <x:v>76.81</x:v>
       </x:c>
       <x:c r="F48" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10">
       <x:c r="B49" s="11">
-        <x:v>45947</x:v>
+        <x:v>46261</x:v>
       </x:c>
       <x:c r="C49" s="12">
-        <x:v>-250990291.98</x:v>
+        <x:v>-1000036524.2</x:v>
       </x:c>
       <x:c r="D49" s="13">
-        <x:v>77.1</x:v>
+        <x:v>72.27</x:v>
       </x:c>
       <x:c r="E49" s="13">
-        <x:v>78.23</x:v>
+        <x:v>75.81</x:v>
       </x:c>
       <x:c r="F49" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10">
       <x:c r="B50" s="11">
-        <x:v>45946</x:v>
+        <x:v>46260</x:v>
       </x:c>
       <x:c r="C50" s="12">
-        <x:v>662976605.44</x:v>
+        <x:v>-334891940.85</x:v>
       </x:c>
       <x:c r="D50" s="13">
-        <x:v>79.12</x:v>
+        <x:v>72.67</x:v>
       </x:c>
       <x:c r="E50" s="13">
-        <x:v>80.24</x:v>
+        <x:v>75.89</x:v>
       </x:c>
       <x:c r="F50" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10">
       <x:c r="B51" s="11">
-        <x:v>45945</x:v>
+        <x:v>46259</x:v>
       </x:c>
       <x:c r="C51" s="12">
-        <x:v>1476202225.48</x:v>
+        <x:v>481056854.82</x:v>
       </x:c>
       <x:c r="D51" s="13">
-        <x:v>78.71</x:v>
+        <x:v>72.09</x:v>
       </x:c>
       <x:c r="E51" s="13">
-        <x:v>79.86</x:v>
+        <x:v>76.08</x:v>
       </x:c>
       <x:c r="F51" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10">
       <x:c r="B52" s="11">
-        <x:v>45944</x:v>
+        <x:v>46258</x:v>
       </x:c>
       <x:c r="C52" s="12">
-        <x:v>-258455712.42</x:v>
+        <x:v>439480664.53</x:v>
       </x:c>
       <x:c r="D52" s="13">
-        <x:v>77.41</x:v>
+        <x:v>71.56</x:v>
       </x:c>
       <x:c r="E52" s="13">
-        <x:v>78.83</x:v>
+        <x:v>75.8</x:v>
       </x:c>
       <x:c r="F52" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10">
       <x:c r="B53" s="11">
-        <x:v>45943</x:v>
+        <x:v>46255</x:v>
       </x:c>
       <x:c r="C53" s="12">
-        <x:v>-171551.75</x:v>
+        <x:v>-613380115.7</x:v>
       </x:c>
       <x:c r="D53" s="13">
-        <x:v>77.22</x:v>
+        <x:v>71.23</x:v>
       </x:c>
       <x:c r="E53" s="13">
-        <x:v>79.34</x:v>
+        <x:v>74.97</x:v>
       </x:c>
       <x:c r="F53" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10">
       <x:c r="B54" s="11">
-        <x:v>45940</x:v>
+        <x:v>46254</x:v>
       </x:c>
       <x:c r="C54" s="12">
-        <x:v>-1264936504.61</x:v>
+        <x:v>704529150.52</x:v>
       </x:c>
       <x:c r="D54" s="13">
-        <x:v>77.22</x:v>
+        <x:v>71.68</x:v>
       </x:c>
       <x:c r="E54" s="13">
-        <x:v>79.34</x:v>
+        <x:v>75.05</x:v>
       </x:c>
       <x:c r="F54" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10">
       <x:c r="B55" s="11">
-        <x:v>45939</x:v>
+        <x:v>46253</x:v>
       </x:c>
       <x:c r="C55" s="12">
-        <x:v>-376442438.67</x:v>
+        <x:v>471345250.8</x:v>
       </x:c>
       <x:c r="D55" s="13">
-        <x:v>78.8</x:v>
+        <x:v>70.68</x:v>
       </x:c>
       <x:c r="E55" s="13">
-        <x:v>80.39</x:v>
+        <x:v>74.64</x:v>
       </x:c>
       <x:c r="F55" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10">
       <x:c r="B56" s="11">
-        <x:v>45938</x:v>
+        <x:v>46252</x:v>
       </x:c>
       <x:c r="C56" s="12">
-        <x:v>-708841833.74</x:v>
+        <x:v>311444423.52</x:v>
       </x:c>
       <x:c r="D56" s="13">
-        <x:v>79.44</x:v>
+        <x:v>69.69</x:v>
       </x:c>
       <x:c r="E56" s="13">
-        <x:v>80.57</x:v>
+        <x:v>74.3</x:v>
       </x:c>
       <x:c r="F56" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10">
       <x:c r="B57" s="11">
-        <x:v>45937</x:v>
+        <x:v>46251</x:v>
       </x:c>
       <x:c r="C57" s="12">
-        <x:v>663173702.8</x:v>
+        <x:v>-249704896.77</x:v>
       </x:c>
       <x:c r="D57" s="13">
-        <x:v>80.25</x:v>
+        <x:v>69.61</x:v>
       </x:c>
       <x:c r="E57" s="13">
-        <x:v>80.92</x:v>
+        <x:v>74.23</x:v>
       </x:c>
       <x:c r="F57" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10">
       <x:c r="B58" s="11">
-        <x:v>45936</x:v>
+        <x:v>46248</x:v>
       </x:c>
       <x:c r="C58" s="12">
-        <x:v>680559544.72</x:v>
+        <x:v>-1382179483.22</x:v>
       </x:c>
       <x:c r="D58" s="13">
-        <x:v>80.86</x:v>
+        <x:v>70.52</x:v>
       </x:c>
       <x:c r="E58" s="13">
-        <x:v>81.51</x:v>
+        <x:v>74.52</x:v>
       </x:c>
       <x:c r="F58" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10">
       <x:c r="B59" s="11">
-        <x:v>45933</x:v>
+        <x:v>46247</x:v>
       </x:c>
       <x:c r="C59" s="12">
-        <x:v>1010768258.28</x:v>
+        <x:v>184574870.04</x:v>
       </x:c>
       <x:c r="D59" s="13">
-        <x:v>79.72</x:v>
+        <x:v>71.05</x:v>
       </x:c>
       <x:c r="E59" s="13">
-        <x:v>80.41</x:v>
+        <x:v>74.46</x:v>
       </x:c>
       <x:c r="F59" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10">
       <x:c r="B60" s="11">
-        <x:v>45932</x:v>
+        <x:v>46246</x:v>
       </x:c>
       <x:c r="C60" s="12">
-        <x:v>3543909597.75</x:v>
+        <x:v>29852.62</x:v>
       </x:c>
       <x:c r="D60" s="13">
-        <x:v>79.17</x:v>
+        <x:v>70.92</x:v>
       </x:c>
       <x:c r="E60" s="13">
-        <x:v>79.88</x:v>
+        <x:v>74.4</x:v>
       </x:c>
       <x:c r="F60" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10">
       <x:c r="B61" s="11">
-        <x:v>45931</x:v>
+        <x:v>46245</x:v>
       </x:c>
       <x:c r="C61" s="12">
-        <x:v>1349591950.71</x:v>
+        <x:v>1533892745.81</x:v>
       </x:c>
       <x:c r="D61" s="13">
-        <x:v>77.39</x:v>
+        <x:v>71.37</x:v>
       </x:c>
       <x:c r="E61" s="13">
-        <x:v>78.18</x:v>
+        <x:v>74.87</x:v>
       </x:c>
       <x:c r="F61" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10">
       <x:c r="B62" s="11">
-        <x:v>45930</x:v>
+        <x:v>46244</x:v>
       </x:c>
       <x:c r="C62" s="12">
-        <x:v>-2232343460.93</x:v>
+        <x:v>-99473574.94</x:v>
       </x:c>
       <x:c r="D62" s="13">
-        <x:v>77.18</x:v>
+        <x:v>69.89</x:v>
       </x:c>
       <x:c r="E62" s="13">
-        <x:v>78</x:v>
+        <x:v>73.87</x:v>
       </x:c>
       <x:c r="F62" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10">
       <x:c r="B63" s="11">
-        <x:v>45929</x:v>
+        <x:v>46241</x:v>
       </x:c>
       <x:c r="C63" s="12">
-        <x:v>556755579.18</x:v>
+        <x:v>938892753.52</x:v>
       </x:c>
       <x:c r="D63" s="13">
-        <x:v>79.11</x:v>
+        <x:v>69.97</x:v>
       </x:c>
       <x:c r="E63" s="13">
-        <x:v>79.85</x:v>
+        <x:v>73.93</x:v>
       </x:c>
       <x:c r="F63" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10">
       <x:c r="B64" s="11">
-        <x:v>45926</x:v>
+        <x:v>46240</x:v>
       </x:c>
       <x:c r="C64" s="12">
-        <x:v>778291035.68</x:v>
+        <x:v>-518390904.58</x:v>
       </x:c>
       <x:c r="D64" s="13">
-        <x:v>78.33</x:v>
+        <x:v>69.24</x:v>
       </x:c>
       <x:c r="E64" s="13">
-        <x:v>79.11</x:v>
+        <x:v>73.3</x:v>
       </x:c>
       <x:c r="F64" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10">
       <x:c r="B65" s="11">
-        <x:v>45925</x:v>
+        <x:v>46239</x:v>
       </x:c>
       <x:c r="C65" s="12">
-        <x:v>-2019932020.51</x:v>
+        <x:v>-279388490.63</x:v>
       </x:c>
       <x:c r="D65" s="13">
-        <x:v>77.83</x:v>
+        <x:v>69.31</x:v>
       </x:c>
       <x:c r="E65" s="13">
-        <x:v>78.62</x:v>
+        <x:v>73.69</x:v>
       </x:c>
       <x:c r="F65" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10">
       <x:c r="B66" s="11">
-        <x:v>45924</x:v>
+        <x:v>46238</x:v>
       </x:c>
       <x:c r="C66" s="12">
-        <x:v>93928928.08</x:v>
+        <x:v>2583513058.04</x:v>
       </x:c>
       <x:c r="D66" s="13">
-        <x:v>80.32</x:v>
+        <x:v>69.83</x:v>
       </x:c>
       <x:c r="E66" s="13">
-        <x:v>81.06</x:v>
+        <x:v>73.84</x:v>
       </x:c>
       <x:c r="F66" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10">
       <x:c r="B67" s="11">
-        <x:v>45923</x:v>
+        <x:v>46237</x:v>
       </x:c>
       <x:c r="C67" s="12">
-        <x:v>3380112755.5</x:v>
+        <x:v>-1486073077.62</x:v>
       </x:c>
       <x:c r="D67" s="13">
-        <x:v>79.5</x:v>
+        <x:v>68.49</x:v>
       </x:c>
       <x:c r="E67" s="13">
-        <x:v>81.27</x:v>
+        <x:v>72.84</x:v>
       </x:c>
       <x:c r="F67" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10">
       <x:c r="B68" s="11">
-        <x:v>45922</x:v>
+        <x:v>46234</x:v>
       </x:c>
       <x:c r="C68" s="12">
-        <x:v>-196990366.57</x:v>
+        <x:v>-89434275.99</x:v>
       </x:c>
       <x:c r="D68" s="13">
-        <x:v>77.82</x:v>
+        <x:v>69.8</x:v>
       </x:c>
       <x:c r="E68" s="13">
-        <x:v>78.66</x:v>
+        <x:v>73.96</x:v>
       </x:c>
       <x:c r="F68" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10">
       <x:c r="B69" s="11">
-        <x:v>45919</x:v>
+        <x:v>46233</x:v>
       </x:c>
       <x:c r="C69" s="12">
-        <x:v>-877217065.18</x:v>
+        <x:v>-818107811.34</x:v>
       </x:c>
       <x:c r="D69" s="13">
-        <x:v>78.04</x:v>
+        <x:v>70.32</x:v>
       </x:c>
       <x:c r="E69" s="13">
-        <x:v>78.87</x:v>
+        <x:v>74.1</x:v>
       </x:c>
       <x:c r="F69" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10">
       <x:c r="B70" s="11">
-        <x:v>45918</x:v>
+        <x:v>46232</x:v>
       </x:c>
       <x:c r="C70" s="12">
-        <x:v>-663419529.76</x:v>
+        <x:v>-640787254.82</x:v>
       </x:c>
       <x:c r="D70" s="13">
-        <x:v>78.66</x:v>
+        <x:v>71.63</x:v>
       </x:c>
       <x:c r="E70" s="13">
-        <x:v>79.47</x:v>
+        <x:v>75.24</x:v>
       </x:c>
       <x:c r="F70" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10">
       <x:c r="B71" s="11">
-        <x:v>45917</x:v>
+        <x:v>46231</x:v>
       </x:c>
       <x:c r="C71" s="12">
-        <x:v>-2151147216.84</x:v>
+        <x:v>1217605454.1</x:v>
       </x:c>
       <x:c r="D71" s="13">
-        <x:v>76.33</x:v>
+        <x:v>72.34</x:v>
       </x:c>
       <x:c r="E71" s="13">
-        <x:v>77.12</x:v>
+        <x:v>75.92</x:v>
       </x:c>
       <x:c r="F71" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10">
       <x:c r="B72" s="11">
-        <x:v>45916</x:v>
+        <x:v>46230</x:v>
       </x:c>
       <x:c r="C72" s="12">
-        <x:v>-192313500.87</x:v>
+        <x:v>1414896521.11</x:v>
       </x:c>
       <x:c r="D72" s="13">
-        <x:v>78.27</x:v>
+        <x:v>70.41</x:v>
       </x:c>
       <x:c r="E72" s="13">
-        <x:v>79.02</x:v>
+        <x:v>74.38</x:v>
       </x:c>
       <x:c r="F72" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10">
       <x:c r="B73" s="11">
-        <x:v>45915</x:v>
+        <x:v>46227</x:v>
       </x:c>
       <x:c r="C73" s="12">
-        <x:v>-981177777.01</x:v>
+        <x:v>169650500.99</x:v>
       </x:c>
       <x:c r="D73" s="13">
-        <x:v>78.39</x:v>
+        <x:v>70.07</x:v>
       </x:c>
       <x:c r="E73" s="13">
-        <x:v>79.13</x:v>
+        <x:v>74.15</x:v>
       </x:c>
       <x:c r="F73" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10">
       <x:c r="B74" s="11">
-        <x:v>45912</x:v>
+        <x:v>46226</x:v>
       </x:c>
       <x:c r="C74" s="12">
-        <x:v>-2887664322.02</x:v>
+        <x:v>-213520585.14</x:v>
       </x:c>
       <x:c r="D74" s="13">
-        <x:v>79.45</x:v>
+        <x:v>70.64</x:v>
       </x:c>
       <x:c r="E74" s="13">
-        <x:v>80.15</x:v>
+        <x:v>74.68</x:v>
       </x:c>
       <x:c r="F74" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10">
       <x:c r="B75" s="11">
-        <x:v>45911</x:v>
+        <x:v>46225</x:v>
       </x:c>
       <x:c r="C75" s="12">
-        <x:v>-942438343.98</x:v>
+        <x:v>-685079622.98</x:v>
       </x:c>
       <x:c r="D75" s="13">
-        <x:v>80.57</x:v>
+        <x:v>72.47</x:v>
       </x:c>
       <x:c r="E75" s="13">
-        <x:v>81.24</x:v>
+        <x:v>74.98</x:v>
       </x:c>
       <x:c r="F75" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10">
       <x:c r="B76" s="11">
-        <x:v>45910</x:v>
+        <x:v>46224</x:v>
       </x:c>
       <x:c r="C76" s="12">
-        <x:v>-441043431.43</x:v>
+        <x:v>1497613594.83</x:v>
       </x:c>
       <x:c r="D76" s="13">
-        <x:v>81.02</x:v>
+        <x:v>72.97</x:v>
       </x:c>
       <x:c r="E76" s="13">
-        <x:v>81.67</x:v>
+        <x:v>75.27</x:v>
       </x:c>
       <x:c r="F76" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10">
       <x:c r="B77" s="11">
-        <x:v>45909</x:v>
+        <x:v>46223</x:v>
       </x:c>
       <x:c r="C77" s="12">
-        <x:v>742766468.4</x:v>
+        <x:v>1726594240.89</x:v>
       </x:c>
       <x:c r="D77" s="13">
-        <x:v>81.23</x:v>
+        <x:v>71.88</x:v>
       </x:c>
       <x:c r="E77" s="13">
-        <x:v>81.87</x:v>
+        <x:v>74.28</x:v>
       </x:c>
       <x:c r="F77" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10">
       <x:c r="B78" s="11">
-        <x:v>45908</x:v>
+        <x:v>46220</x:v>
       </x:c>
       <x:c r="C78" s="12">
-        <x:v>443308918.51</x:v>
+        <x:v>834766457.41</x:v>
       </x:c>
       <x:c r="D78" s="13">
-        <x:v>81.4</x:v>
+        <x:v>70.72</x:v>
       </x:c>
       <x:c r="E78" s="13">
-        <x:v>82.04</x:v>
+        <x:v>73.24</x:v>
       </x:c>
       <x:c r="F78" s="14">
-        <x:v>0.9999</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10">
       <x:c r="B79" s="11">
-        <x:v>45905</x:v>
+        <x:v>46219</x:v>
       </x:c>
       <x:c r="C79" s="12">
-        <x:v>-864252256.67</x:v>
+        <x:v>-8907628.34</x:v>
       </x:c>
       <x:c r="D79" s="13">
-        <x:v>81.19</x:v>
+        <x:v>70.48</x:v>
       </x:c>
       <x:c r="E79" s="13">
-        <x:v>81.83</x:v>
+        <x:v>73.05</x:v>
       </x:c>
       <x:c r="F79" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10">
       <x:c r="B80" s="11">
-        <x:v>45904</x:v>
+        <x:v>46218</x:v>
       </x:c>
       <x:c r="C80" s="12">
-        <x:v>-653807450.57</x:v>
+        <x:v>348972614.14</x:v>
       </x:c>
       <x:c r="D80" s="13">
-        <x:v>83.15</x:v>
+        <x:v>71.38</x:v>
       </x:c>
       <x:c r="E80" s="13">
-        <x:v>83.76</x:v>
+        <x:v>73.92</x:v>
       </x:c>
       <x:c r="F80" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10">
       <x:c r="B81" s="11">
-        <x:v>45903</x:v>
+        <x:v>46217</x:v>
       </x:c>
       <x:c r="C81" s="12">
-        <x:v>1929877889.45</x:v>
+        <x:v>-616655397.41</x:v>
       </x:c>
       <x:c r="D81" s="13">
-        <x:v>82.79</x:v>
+        <x:v>70.77</x:v>
       </x:c>
       <x:c r="E81" s="13">
-        <x:v>83.42</x:v>
+        <x:v>73.86</x:v>
       </x:c>
       <x:c r="F81" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10">
       <x:c r="B82" s="11">
-        <x:v>45902</x:v>
+        <x:v>46216</x:v>
       </x:c>
       <x:c r="C82" s="12">
-        <x:v>1090978136.02</x:v>
+        <x:v>-2173100248.32</x:v>
       </x:c>
       <x:c r="D82" s="13">
-        <x:v>83.56</x:v>
+        <x:v>71.91</x:v>
       </x:c>
       <x:c r="E82" s="13">
-        <x:v>84.21</x:v>
+        <x:v>74.88</x:v>
       </x:c>
       <x:c r="F82" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10">
       <x:c r="B83" s="11">
-        <x:v>45898</x:v>
+        <x:v>46213</x:v>
       </x:c>
       <x:c r="C83" s="12">
-        <x:v>662994432.62</x:v>
+        <x:v>1674647337.19</x:v>
       </x:c>
       <x:c r="D83" s="13">
-        <x:v>82.66</x:v>
+        <x:v>72.43</x:v>
       </x:c>
       <x:c r="E83" s="13">
-        <x:v>83.34</x:v>
+        <x:v>75.34</x:v>
       </x:c>
       <x:c r="F83" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10">
       <x:c r="B84" s="11">
-        <x:v>45897</x:v>
+        <x:v>46212</x:v>
       </x:c>
       <x:c r="C84" s="12">
-        <x:v>391096826.33</x:v>
+        <x:v>-1493476882.78</x:v>
       </x:c>
       <x:c r="D84" s="13">
-        <x:v>82.37</x:v>
+        <x:v>71.32</x:v>
       </x:c>
       <x:c r="E84" s="13">
-        <x:v>83.07</x:v>
+        <x:v>74.39</x:v>
       </x:c>
       <x:c r="F84" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10">
       <x:c r="B85" s="11">
-        <x:v>45896</x:v>
+        <x:v>46211</x:v>
       </x:c>
       <x:c r="C85" s="12">
-        <x:v>797707182.16</x:v>
+        <x:v>381247380.09</x:v>
       </x:c>
       <x:c r="D85" s="13">
-        <x:v>82.53</x:v>
+        <x:v>73.12</x:v>
       </x:c>
       <x:c r="E85" s="13">
-        <x:v>83.24</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F85" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10">
       <x:c r="B86" s="11">
-        <x:v>45895</x:v>
+        <x:v>46210</x:v>
       </x:c>
       <x:c r="C86" s="12">
-        <x:v>-122736245.68</x:v>
+        <x:v>-399561405.67</x:v>
       </x:c>
       <x:c r="D86" s="13">
-        <x:v>82.71</x:v>
+        <x:v>72.59</x:v>
       </x:c>
       <x:c r="E86" s="13">
-        <x:v>83.43</x:v>
+        <x:v>75.5</x:v>
       </x:c>
       <x:c r="F86" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10">
       <x:c r="B87" s="11">
-        <x:v>45894</x:v>
+        <x:v>46209</x:v>
       </x:c>
       <x:c r="C87" s="12">
-        <x:v>2818832098.59</x:v>
+        <x:v>2109559868.9</x:v>
       </x:c>
       <x:c r="D87" s="13">
-        <x:v>82.88</x:v>
+        <x:v>73.03</x:v>
       </x:c>
       <x:c r="E87" s="13">
-        <x:v>83.59</x:v>
+        <x:v>75.89</x:v>
       </x:c>
       <x:c r="F87" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10">
       <x:c r="B88" s="11">
-        <x:v>45891</x:v>
+        <x:v>46205</x:v>
       </x:c>
       <x:c r="C88" s="12">
-        <x:v>-420771826.38</x:v>
+        <x:v>-1014785925.11</x:v>
       </x:c>
       <x:c r="D88" s="13">
-        <x:v>81.38</x:v>
+        <x:v>72.23</x:v>
       </x:c>
       <x:c r="E88" s="13">
-        <x:v>82.16</x:v>
+        <x:v>75.31</x:v>
       </x:c>
       <x:c r="F88" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10">
       <x:c r="B89" s="11">
-        <x:v>45890</x:v>
+        <x:v>46204</x:v>
       </x:c>
       <x:c r="C89" s="12">
-        <x:v>-642752597.39</x:v>
+        <x:v>-58029681.46</x:v>
       </x:c>
       <x:c r="D89" s="13">
-        <x:v>81.63</x:v>
+        <x:v>73.78</x:v>
       </x:c>
       <x:c r="E89" s="13">
-        <x:v>82.4</x:v>
+        <x:v>76.74</x:v>
       </x:c>
       <x:c r="F89" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10">
       <x:c r="B90" s="11">
-        <x:v>45889</x:v>
+        <x:v>46203</x:v>
       </x:c>
       <x:c r="C90" s="12">
-        <x:v>-143719806.04</x:v>
+        <x:v>-1463299791.06</x:v>
       </x:c>
       <x:c r="D90" s="13">
-        <x:v>81.98</x:v>
+        <x:v>73.21</x:v>
       </x:c>
       <x:c r="E90" s="13">
-        <x:v>82.73</x:v>
+        <x:v>76.24</x:v>
       </x:c>
       <x:c r="F90" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10">
       <x:c r="B91" s="11">
-        <x:v>45888</x:v>
+        <x:v>46202</x:v>
       </x:c>
       <x:c r="C91" s="12">
-        <x:v>37924925.57</x:v>
+        <x:v>1079927305.44</x:v>
       </x:c>
       <x:c r="D91" s="13">
-        <x:v>82.35</x:v>
+        <x:v>74.29</x:v>
       </x:c>
       <x:c r="E91" s="13">
-        <x:v>83.1</x:v>
+        <x:v>77.19</x:v>
       </x:c>
       <x:c r="F91" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10">
       <x:c r="B92" s="11">
-        <x:v>45887</x:v>
+        <x:v>46199</x:v>
       </x:c>
       <x:c r="C92" s="12">
-        <x:v>-821025545.78</x:v>
+        <x:v>1383631631.7</x:v>
       </x:c>
       <x:c r="D92" s="13">
-        <x:v>82.95</x:v>
+        <x:v>73.49</x:v>
       </x:c>
       <x:c r="E92" s="13">
-        <x:v>82.96</x:v>
+        <x:v>75.56</x:v>
       </x:c>
       <x:c r="F92" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10">
       <x:c r="B93" s="11">
-        <x:v>45884</x:v>
+        <x:v>46198</x:v>
       </x:c>
       <x:c r="C93" s="12">
-        <x:v>28486011.09</x:v>
+        <x:v>226432278.22</x:v>
       </x:c>
       <x:c r="D93" s="13">
-        <x:v>83.4</x:v>
+        <x:v>72.41</x:v>
       </x:c>
       <x:c r="E93" s="13">
-        <x:v>83.4</x:v>
+        <x:v>74.56</x:v>
       </x:c>
       <x:c r="F93" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10">
       <x:c r="B94" s="11">
-        <x:v>45883</x:v>
+        <x:v>46197</x:v>
       </x:c>
       <x:c r="C94" s="12">
-        <x:v>-122931044.63</x:v>
+        <x:v>-1057579118.68</x:v>
       </x:c>
       <x:c r="D94" s="13">
-        <x:v>83.41</x:v>
+        <x:v>72.22</x:v>
       </x:c>
       <x:c r="E94" s="13">
-        <x:v>83.41</x:v>
+        <x:v>74.39</x:v>
       </x:c>
       <x:c r="F94" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10">
       <x:c r="B95" s="11">
-        <x:v>45882</x:v>
+        <x:v>46196</x:v>
       </x:c>
       <x:c r="C95" s="12">
-        <x:v>117497185.79</x:v>
+        <x:v>864641883.71</x:v>
       </x:c>
       <x:c r="D95" s="13">
-        <x:v>83.47</x:v>
+        <x:v>73.22</x:v>
       </x:c>
       <x:c r="E95" s="13">
-        <x:v>83.47</x:v>
+        <x:v>75.31</x:v>
       </x:c>
       <x:c r="F95" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10">
       <x:c r="B96" s="11">
-        <x:v>45881</x:v>
+        <x:v>46195</x:v>
       </x:c>
       <x:c r="C96" s="12">
-        <x:v>726714191.63</x:v>
+        <x:v>1032752612.07</x:v>
       </x:c>
       <x:c r="D96" s="13">
-        <x:v>83.71</x:v>
+        <x:v>72.52</x:v>
       </x:c>
       <x:c r="E96" s="13">
-        <x:v>83.71</x:v>
+        <x:v>74.67</x:v>
       </x:c>
       <x:c r="F96" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10">
       <x:c r="B97" s="11">
-        <x:v>45880</x:v>
+        <x:v>46191</x:v>
       </x:c>
       <x:c r="C97" s="12">
-        <x:v>1280841304.96</x:v>
+        <x:v>-1797262583.46</x:v>
       </x:c>
       <x:c r="D97" s="13">
-        <x:v>83.42</x:v>
+        <x:v>71.29</x:v>
       </x:c>
       <x:c r="E97" s="13">
-        <x:v>83.42</x:v>
+        <x:v>73.21</x:v>
       </x:c>
       <x:c r="F97" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10">
       <x:c r="B98" s="11">
-        <x:v>45877</x:v>
+        <x:v>46190</x:v>
       </x:c>
       <x:c r="C98" s="12">
-        <x:v>-569890600.2</x:v>
+        <x:v>74597530.55</x:v>
       </x:c>
       <x:c r="D98" s="13">
-        <x:v>82.88</x:v>
+        <x:v>72.81</x:v>
       </x:c>
       <x:c r="E98" s="13">
-        <x:v>82.88</x:v>
+        <x:v>74.62</x:v>
       </x:c>
       <x:c r="F98" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10">
       <x:c r="B99" s="11">
-        <x:v>45876</x:v>
+        <x:v>46189</x:v>
       </x:c>
       <x:c r="C99" s="12">
-        <x:v>-458371398</x:v>
+        <x:v>-359557743.6</x:v>
       </x:c>
       <x:c r="D99" s="13">
-        <x:v>83.28</x:v>
+        <x:v>70.57</x:v>
       </x:c>
       <x:c r="E99" s="13">
-        <x:v>83.28</x:v>
+        <x:v>74.55</x:v>
       </x:c>
       <x:c r="F99" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10">
       <x:c r="B100" s="11">
-        <x:v>45875</x:v>
+        <x:v>46188</x:v>
       </x:c>
       <x:c r="C100" s="12">
-        <x:v>-305442111.91</x:v>
+        <x:v>-386662064.45</x:v>
       </x:c>
       <x:c r="D100" s="13">
-        <x:v>83.5</x:v>
+        <x:v>70.88</x:v>
       </x:c>
       <x:c r="E100" s="13">
-        <x:v>83.5</x:v>
+        <x:v>74.82</x:v>
       </x:c>
       <x:c r="F100" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10">
       <x:c r="B101" s="11">
-        <x:v>45874</x:v>
+        <x:v>46185</x:v>
       </x:c>
       <x:c r="C101" s="12">
-        <x:v>-2493046933.84</x:v>
+        <x:v>-131263426.04</x:v>
       </x:c>
       <x:c r="D101" s="13">
-        <x:v>83.71</x:v>
+        <x:v>70.97</x:v>
       </x:c>
       <x:c r="E101" s="13">
-        <x:v>83.71</x:v>
+        <x:v>74.38</x:v>
       </x:c>
       <x:c r="F101" s="14">
-        <x:v>0.9998</x:v>
+        <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10">
       <x:c r="B102" s="11">
-        <x:v>45873</x:v>
+        <x:v>46184</x:v>
       </x:c>
       <x:c r="C102" s="12">
-        <x:v>1383899386.48</x:v>
+        <x:v>79409045.75</x:v>
       </x:c>
       <x:c r="D102" s="13">
-        <x:v>85.11</x:v>
+        <x:v>70.28</x:v>
       </x:c>
       <x:c r="E102" s="13">
-        <x:v>85.11</x:v>
+        <x:v>74.48</x:v>
       </x:c>
       <x:c r="F102" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10">
       <x:c r="B103" s="11">
-        <x:v>45870</x:v>
+        <x:v>46183</x:v>
       </x:c>
       <x:c r="C103" s="12">
-        <x:v>1536531441.49</x:v>
+        <x:v>471164519.08</x:v>
       </x:c>
       <x:c r="D103" s="13">
-        <x:v>85.56</x:v>
+        <x:v>70.2</x:v>
       </x:c>
       <x:c r="E103" s="13">
-        <x:v>85.56</x:v>
+        <x:v>72.22</x:v>
       </x:c>
       <x:c r="F103" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10">
       <x:c r="B104" s="11">
-        <x:v>45869</x:v>
+        <x:v>46182</x:v>
       </x:c>
       <x:c r="C104" s="12">
-        <x:v>-2253573071.97</x:v>
+        <x:v>276858453.39</x:v>
       </x:c>
       <x:c r="D104" s="13">
-        <x:v>84.97</x:v>
+        <x:v>69.79</x:v>
       </x:c>
       <x:c r="E104" s="13">
-        <x:v>84.97</x:v>
+        <x:v>71.83</x:v>
       </x:c>
       <x:c r="F104" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10">
       <x:c r="B105" s="11">
-        <x:v>45868</x:v>
+        <x:v>46181</x:v>
       </x:c>
       <x:c r="C105" s="12">
-        <x:v>438375344.38</x:v>
+        <x:v>830590708.85</x:v>
       </x:c>
       <x:c r="D105" s="13">
-        <x:v>85.93</x:v>
+        <x:v>69.54</x:v>
       </x:c>
       <x:c r="E105" s="13">
-        <x:v>85.93</x:v>
+        <x:v>71.6</x:v>
       </x:c>
       <x:c r="F105" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10">
       <x:c r="B106" s="11">
-        <x:v>45867</x:v>
+        <x:v>46178</x:v>
       </x:c>
       <x:c r="C106" s="12">
-        <x:v>-262393938.26</x:v>
+        <x:v>1096567273.65</x:v>
       </x:c>
       <x:c r="D106" s="13">
-        <x:v>85.85</x:v>
+        <x:v>68.84</x:v>
       </x:c>
       <x:c r="E106" s="13">
-        <x:v>85.85</x:v>
+        <x:v>69.64</x:v>
       </x:c>
       <x:c r="F106" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10">
       <x:c r="B107" s="11">
-        <x:v>45866</x:v>
+        <x:v>46177</x:v>
       </x:c>
       <x:c r="C107" s="12">
-        <x:v>2204125385.03</x:v>
+        <x:v>-66661156.73</x:v>
       </x:c>
       <x:c r="D107" s="13">
-        <x:v>85.94</x:v>
+        <x:v>68.24</x:v>
       </x:c>
       <x:c r="E107" s="13">
-        <x:v>85.94</x:v>
+        <x:v>69.07</x:v>
       </x:c>
       <x:c r="F107" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10">
       <x:c r="B108" s="11">
-        <x:v>45863</x:v>
+        <x:v>46176</x:v>
       </x:c>
       <x:c r="C108" s="12">
-        <x:v>213369636.65</x:v>
+        <x:v>391192971.61</x:v>
       </x:c>
       <x:c r="D108" s="13">
-        <x:v>85.01</x:v>
+        <x:v>68.71</x:v>
       </x:c>
       <x:c r="E108" s="13">
-        <x:v>85.01</x:v>
+        <x:v>69.52</x:v>
       </x:c>
       <x:c r="F108" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10">
       <x:c r="B109" s="11">
-        <x:v>45862</x:v>
+        <x:v>46175</x:v>
       </x:c>
       <x:c r="C109" s="12">
-        <x:v>-1505573355.6</x:v>
+        <x:v>483188458.25</x:v>
       </x:c>
       <x:c r="D109" s="13">
-        <x:v>85.54</x:v>
+        <x:v>68.59</x:v>
       </x:c>
       <x:c r="E109" s="13">
-        <x:v>85.54</x:v>
+        <x:v>69.41</x:v>
       </x:c>
       <x:c r="F109" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10">
       <x:c r="B110" s="11">
-        <x:v>45861</x:v>
+        <x:v>46174</x:v>
       </x:c>
       <x:c r="C110" s="12">
-        <x:v>-2747003356.87</x:v>
+        <x:v>378280085.4</x:v>
       </x:c>
       <x:c r="D110" s="13">
-        <x:v>85.74</x:v>
+        <x:v>68.29</x:v>
       </x:c>
       <x:c r="E110" s="13">
-        <x:v>86.18</x:v>
+        <x:v>69.12</x:v>
       </x:c>
       <x:c r="F110" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10">
       <x:c r="B111" s="11">
-        <x:v>45860</x:v>
+        <x:v>46171</x:v>
       </x:c>
       <x:c r="C111" s="12">
-        <x:v>-511451869.31</x:v>
+        <x:v>1275907666.15</x:v>
       </x:c>
       <x:c r="D111" s="13">
-        <x:v>86.79</x:v>
+        <x:v>68.31</x:v>
       </x:c>
       <x:c r="E111" s="13">
-        <x:v>87.2</x:v>
+        <x:v>69.14</x:v>
       </x:c>
       <x:c r="F111" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10">
       <x:c r="B112" s="11">
-        <x:v>45859</x:v>
+        <x:v>46170</x:v>
       </x:c>
       <x:c r="C112" s="12">
-        <x:v>-207599843.17</x:v>
+        <x:v>1806530244.62</x:v>
       </x:c>
       <x:c r="D112" s="13">
-        <x:v>86.97</x:v>
+        <x:v>67.16</x:v>
       </x:c>
       <x:c r="E112" s="13">
-        <x:v>87.37</x:v>
+        <x:v>68.04</x:v>
       </x:c>
       <x:c r="F112" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10">
       <x:c r="B113" s="11">
-        <x:v>45856</x:v>
+        <x:v>46169</x:v>
       </x:c>
       <x:c r="C113" s="12">
-        <x:v>-611029600.64</x:v>
+        <x:v>784931838.6</x:v>
       </x:c>
       <x:c r="D113" s="13">
-        <x:v>87.03</x:v>
+        <x:v>65.84</x:v>
       </x:c>
       <x:c r="E113" s="13">
-        <x:v>87.43</x:v>
+        <x:v>66.79</x:v>
       </x:c>
       <x:c r="F113" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10">
       <x:c r="B114" s="11">
-        <x:v>45855</x:v>
+        <x:v>46168</x:v>
       </x:c>
       <x:c r="C114" s="12">
-        <x:v>1250857517.57</x:v>
+        <x:v>-1641053074.02</x:v>
       </x:c>
       <x:c r="D114" s="13">
-        <x:v>87.26</x:v>
+        <x:v>65.38</x:v>
       </x:c>
       <x:c r="E114" s="13">
-        <x:v>87.26</x:v>
+        <x:v>66.34</x:v>
       </x:c>
       <x:c r="F114" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10">
       <x:c r="B115" s="11">
-        <x:v>45854</x:v>
+        <x:v>46164</x:v>
       </x:c>
       <x:c r="C115" s="12">
-        <x:v>1861333196.74</x:v>
+        <x:v>41158632.62</x:v>
       </x:c>
       <x:c r="D115" s="13">
-        <x:v>86.96</x:v>
+        <x:v>69.06</x:v>
       </x:c>
       <x:c r="E115" s="13">
-        <x:v>86.96</x:v>
+        <x:v>69.92</x:v>
       </x:c>
       <x:c r="F115" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10">
       <x:c r="B116" s="11">
-        <x:v>45853</x:v>
+        <x:v>46163</x:v>
       </x:c>
       <x:c r="C116" s="12">
-        <x:v>-238612019.42</x:v>
+        <x:v>-151989750.75</x:v>
       </x:c>
       <x:c r="D116" s="13">
-        <x:v>86.36</x:v>
+        <x:v>67.99</x:v>
       </x:c>
       <x:c r="E116" s="13">
-        <x:v>86.36</x:v>
+        <x:v>69.16</x:v>
       </x:c>
       <x:c r="F116" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10">
       <x:c r="B117" s="11">
-        <x:v>45852</x:v>
+        <x:v>46162</x:v>
       </x:c>
       <x:c r="C117" s="12">
-        <x:v>-1236816766.99</x:v>
+        <x:v>-1309022284.25</x:v>
       </x:c>
       <x:c r="D117" s="13">
-        <x:v>86.37</x:v>
+        <x:v>66.66</x:v>
       </x:c>
       <x:c r="E117" s="13">
-        <x:v>86.37</x:v>
+        <x:v>67.87</x:v>
       </x:c>
       <x:c r="F117" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10">
       <x:c r="B118" s="11">
-        <x:v>45849</x:v>
+        <x:v>46161</x:v>
       </x:c>
       <x:c r="C118" s="12">
-        <x:v>-336225061.47</x:v>
+        <x:v>-338514365.52</x:v>
       </x:c>
       <x:c r="D118" s="13">
-        <x:v>86.81</x:v>
+        <x:v>68.1</x:v>
       </x:c>
       <x:c r="E118" s="13">
-        <x:v>86.81</x:v>
+        <x:v>69.26</x:v>
       </x:c>
       <x:c r="F118" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10">
       <x:c r="B119" s="11">
-        <x:v>45848</x:v>
+        <x:v>46160</x:v>
       </x:c>
       <x:c r="C119" s="12">
-        <x:v>406712413.35</x:v>
+        <x:v>23469136.7</x:v>
       </x:c>
       <x:c r="D119" s="13">
-        <x:v>86.95</x:v>
+        <x:v>68.15</x:v>
       </x:c>
       <x:c r="E119" s="13">
-        <x:v>86.95</x:v>
+        <x:v>69.69</x:v>
       </x:c>
       <x:c r="F119" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10">
       <x:c r="B120" s="11">
-        <x:v>45847</x:v>
+        <x:v>46157</x:v>
       </x:c>
       <x:c r="C120" s="12">
-        <x:v>-215383777.46</x:v>
+        <x:v>-1553664343.12</x:v>
       </x:c>
       <x:c r="D120" s="13">
-        <x:v>86.67</x:v>
+        <x:v>68.11</x:v>
       </x:c>
       <x:c r="E120" s="13">
-        <x:v>86.67</x:v>
+        <x:v>69.06</x:v>
       </x:c>
       <x:c r="F120" s="14">
         <x:v>0.9997</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10">
       <x:c r="B121" s="11">
-        <x:v>45846</x:v>
+        <x:v>46156</x:v>
       </x:c>
       <x:c r="C121" s="12">
-        <x:v>306216254.09</x:v>
+        <x:v>-418089921.53</x:v>
       </x:c>
       <x:c r="D121" s="13">
-        <x:v>86.79</x:v>
+        <x:v>69.53</x:v>
       </x:c>
       <x:c r="E121" s="13">
-        <x:v>86.79</x:v>
+        <x:v>70.43</x:v>
       </x:c>
       <x:c r="F121" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10">
       <x:c r="B122" s="11">
-        <x:v>45845</x:v>
+        <x:v>46155</x:v>
       </x:c>
       <x:c r="C122" s="12">
-        <x:v>1222924335.26</x:v>
+        <x:v>-418003499.74</x:v>
       </x:c>
       <x:c r="D122" s="13">
-        <x:v>86.84</x:v>
+        <x:v>70.16</x:v>
       </x:c>
       <x:c r="E122" s="13">
-        <x:v>86.84</x:v>
+        <x:v>71.05</x:v>
       </x:c>
       <x:c r="F122" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10">
       <x:c r="B123" s="11">
-        <x:v>45841</x:v>
+        <x:v>46154</x:v>
       </x:c>
       <x:c r="C123" s="12">
-        <x:v>-1474619913.45</x:v>
+        <x:v>-270688117.13</x:v>
       </x:c>
       <x:c r="D123" s="13">
-        <x:v>86.37</x:v>
+        <x:v>70.98</x:v>
       </x:c>
       <x:c r="E123" s="13">
-        <x:v>86.38</x:v>
+        <x:v>71.49</x:v>
       </x:c>
       <x:c r="F123" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10">
       <x:c r="B124" s="11">
-        <x:v>45840</x:v>
+        <x:v>46153</x:v>
       </x:c>
       <x:c r="C124" s="12">
-        <x:v>-638463016.48</x:v>
+        <x:v>1599402072.57</x:v>
       </x:c>
       <x:c r="D124" s="13">
-        <x:v>87.11</x:v>
+        <x:v>71.2</x:v>
       </x:c>
       <x:c r="E124" s="13">
-        <x:v>87.11</x:v>
+        <x:v>71.71</x:v>
       </x:c>
       <x:c r="F124" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10">
       <x:c r="B125" s="11">
-        <x:v>45839</x:v>
+        <x:v>46150</x:v>
       </x:c>
       <x:c r="C125" s="12">
-        <x:v>670755907.68</x:v>
+        <x:v>266154783.28</x:v>
       </x:c>
       <x:c r="D125" s="13">
-        <x:v>87.52</x:v>
+        <x:v>69.73</x:v>
       </x:c>
       <x:c r="E125" s="13">
-        <x:v>87.53</x:v>
+        <x:v>70.27</x:v>
       </x:c>
       <x:c r="F125" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10">
       <x:c r="B126" s="11">
-        <x:v>45838</x:v>
+        <x:v>46149</x:v>
       </x:c>
       <x:c r="C126" s="12">
-        <x:v>969790781.44</x:v>
+        <x:v>-1016121295.28</x:v>
       </x:c>
       <x:c r="D126" s="13">
-        <x:v>87.34</x:v>
+        <x:v>68.84</x:v>
       </x:c>
       <x:c r="E126" s="13">
-        <x:v>87.35</x:v>
+        <x:v>70.04</x:v>
       </x:c>
       <x:c r="F126" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10">
       <x:c r="B127" s="11">
-        <x:v>45835</x:v>
+        <x:v>46148</x:v>
       </x:c>
       <x:c r="C127" s="12">
-        <x:v>-885351597.49</x:v>
+        <x:v>-532187905.83</x:v>
       </x:c>
       <x:c r="D127" s="13">
-        <x:v>86.99</x:v>
+        <x:v>70.19</x:v>
       </x:c>
       <x:c r="E127" s="13">
-        <x:v>86.99</x:v>
+        <x:v>71.34</x:v>
       </x:c>
       <x:c r="F127" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10">
       <x:c r="B128" s="11">
-        <x:v>45834</x:v>
+        <x:v>46147</x:v>
       </x:c>
       <x:c r="C128" s="12">
-        <x:v>585723455.41</x:v>
+        <x:v>181702599.14</x:v>
       </x:c>
       <x:c r="D128" s="13">
-        <x:v>87.06</x:v>
+        <x:v>70.58</x:v>
       </x:c>
       <x:c r="E128" s="13">
-        <x:v>87.32</x:v>
+        <x:v>71.79</x:v>
       </x:c>
       <x:c r="F128" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10">
       <x:c r="B129" s="11">
-        <x:v>45833</x:v>
+        <x:v>46146</x:v>
       </x:c>
       <x:c r="C129" s="12">
-        <x:v>296831318.46</x:v>
+        <x:v>-347183569.06</x:v>
       </x:c>
       <x:c r="D129" s="13">
-        <x:v>86.86</x:v>
+        <x:v>70.31</x:v>
       </x:c>
       <x:c r="E129" s="13">
-        <x:v>87.12</x:v>
+        <x:v>71.28</x:v>
       </x:c>
       <x:c r="F129" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10">
       <x:c r="B130" s="11">
-        <x:v>45832</x:v>
+        <x:v>46143</x:v>
       </x:c>
       <x:c r="C130" s="12">
-        <x:v>591465069.41</x:v>
+        <x:v>-708207780.61</x:v>
       </x:c>
       <x:c r="D130" s="13">
-        <x:v>86.73</x:v>
+        <x:v>70.63</x:v>
       </x:c>
       <x:c r="E130" s="13">
-        <x:v>87.02</x:v>
+        <x:v>71.59</x:v>
       </x:c>
       <x:c r="F130" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10">
       <x:c r="B131" s="11">
-        <x:v>45831</x:v>
+        <x:v>46142</x:v>
       </x:c>
       <x:c r="C131" s="12">
-        <x:v>1652433761.72</x:v>
+        <x:v>-35034215.04</x:v>
       </x:c>
       <x:c r="D131" s="13">
-        <x:v>86.78</x:v>
+        <x:v>71.31</x:v>
       </x:c>
       <x:c r="E131" s="13">
-        <x:v>86.81</x:v>
+        <x:v>72.25</x:v>
       </x:c>
       <x:c r="F131" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10">
       <x:c r="B132" s="11">
-        <x:v>45828</x:v>
+        <x:v>46141</x:v>
       </x:c>
       <x:c r="C132" s="12">
-        <x:v>-68914992.64</x:v>
+        <x:v>-242728440.27</x:v>
       </x:c>
       <x:c r="D132" s="13">
-        <x:v>86.12</x:v>
+        <x:v>70.33</x:v>
       </x:c>
       <x:c r="E132" s="13">
-        <x:v>86.15</x:v>
+        <x:v>72.15</x:v>
       </x:c>
       <x:c r="F132" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10">
       <x:c r="B133" s="11">
-        <x:v>45826</x:v>
+        <x:v>46140</x:v>
       </x:c>
       <x:c r="C133" s="12">
-        <x:v>-431515933.05</x:v>
+        <x:v>1378654706.73</x:v>
       </x:c>
       <x:c r="D133" s="13">
-        <x:v>86.18</x:v>
+        <x:v>70.97</x:v>
       </x:c>
       <x:c r="E133" s="13">
-        <x:v>86.18</x:v>
+        <x:v>72.51</x:v>
       </x:c>
       <x:c r="F133" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10">
       <x:c r="B134" s="11">
-        <x:v>45825</x:v>
+        <x:v>46139</x:v>
       </x:c>
       <x:c r="C134" s="12">
-        <x:v>1134660184.69</x:v>
+        <x:v>973743096.14</x:v>
       </x:c>
       <x:c r="D134" s="13">
-        <x:v>86.35</x:v>
+        <x:v>69.95</x:v>
       </x:c>
       <x:c r="E134" s="13">
-        <x:v>86.36</x:v>
+        <x:v>71.8</x:v>
       </x:c>
       <x:c r="F134" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10">
       <x:c r="B135" s="11">
-        <x:v>45824</x:v>
+        <x:v>46136</x:v>
       </x:c>
       <x:c r="C135" s="12">
-        <x:v>836635199.14</x:v>
+        <x:v>947466253.06</x:v>
       </x:c>
       <x:c r="D135" s="13">
-        <x:v>85.91</x:v>
+        <x:v>69.02</x:v>
       </x:c>
       <x:c r="E135" s="13">
-        <x:v>85.92</x:v>
+        <x:v>70.93</x:v>
       </x:c>
       <x:c r="F135" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10">
       <x:c r="B136" s="11">
-        <x:v>45821</x:v>
+        <x:v>46135</x:v>
       </x:c>
       <x:c r="C136" s="12">
-        <x:v>-2224544349.63</x:v>
+        <x:v>-1700596641.14</x:v>
       </x:c>
       <x:c r="D136" s="13">
-        <x:v>85.66</x:v>
+        <x:v>68.81</x:v>
       </x:c>
       <x:c r="E136" s="13">
-        <x:v>85.66</x:v>
+        <x:v>69.72</x:v>
       </x:c>
       <x:c r="F136" s="14">
-        <x:v>0.9997</x:v>
+        <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10">
       <x:c r="B137" s="11">
-        <x:v>45820</x:v>
+        <x:v>46134</x:v>
       </x:c>
       <x:c r="C137" s="12">
-        <x:v>-939213964.09</x:v>
+        <x:v>-1371443452.86</x:v>
       </x:c>
       <x:c r="D137" s="13">
-        <x:v>86.59</x:v>
+        <x:v>70.53</x:v>
       </x:c>
       <x:c r="E137" s="13">
-        <x:v>86.59</x:v>
+        <x:v>71.39</x:v>
       </x:c>
       <x:c r="F137" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10">
       <x:c r="B138" s="11">
-        <x:v>45819</x:v>
+        <x:v>46133</x:v>
       </x:c>
       <x:c r="C138" s="12">
-        <x:v>-923016769.83</x:v>
+        <x:v>1958914841.32</x:v>
       </x:c>
       <x:c r="D138" s="13">
-        <x:v>86.95</x:v>
+        <x:v>72.32</x:v>
       </x:c>
       <x:c r="E138" s="13">
-        <x:v>86.95</x:v>
+        <x:v>73.15</x:v>
       </x:c>
       <x:c r="F138" s="14">
         <x:v>0.9998</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10">
       <x:c r="B139" s="11"/>
       <x:c r="C139" s="12"/>
       <x:c r="D139" s="13"/>
       <x:c r="E139" s="13"/>
       <x:c r="F139" s="14"/>
     </x:row>
     <x:row r="140" spans="1:10">
       <x:c r="B140" s="11"/>
       <x:c r="C140" s="12"/>
       <x:c r="D140" s="13"/>
       <x:c r="E140" s="13"/>
       <x:c r="F140" s="14"/>
     </x:row>
     <x:row r="141" spans="1:10" x14ac:dyDescent="0.2">
       <x:c r="B141" s="23" t="s">
-        <x:v>12</x:v>
+        <x:v>4</x:v>
       </x:c>
       <x:c r="F141" s="14"/>
     </x:row>
     <x:row r="143" spans="1:10" x14ac:dyDescent="0.2">
       <x:c r="B143" s="27" t="s">
-        <x:v>13</x:v>
+        <x:v>5</x:v>
       </x:c>
       <x:c r="C143" s="28"/>
       <x:c r="D143" s="29"/>
       <x:c r="E143" s="29"/>
       <x:c r="F143" s="30"/>
       <x:c r="G143" s="4"/>
       <x:c r="H143" s="4"/>
       <x:c r="I143" s="4"/>
     </x:row>
     <x:row r="144" spans="1:10" x14ac:dyDescent="0.2">
       <x:c r="B144" s="27"/>
       <x:c r="C144" s="28"/>
       <x:c r="D144" s="29"/>
       <x:c r="E144" s="29"/>
       <x:c r="F144" s="30"/>
       <x:c r="G144" s="4"/>
       <x:c r="H144" s="4"/>
       <x:c r="I144" s="4"/>
     </x:row>
     <x:row r="145" spans="1:10" x14ac:dyDescent="0.2">
       <x:c r="B145" s="27"/>
       <x:c r="C145" s="28"/>
       <x:c r="D145" s="29"/>
       <x:c r="E145" s="29"/>
       <x:c r="F145" s="30"/>